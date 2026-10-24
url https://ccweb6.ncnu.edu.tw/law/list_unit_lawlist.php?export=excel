--- v4 (2026-08-24)
+++ v5 (2026-10-24)
@@ -666,51 +666,51 @@
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>外文系</t>
         </is>
       </c>
       <c r="C33" s="0">
         <v>33</v>
       </c>
       <c r="D33" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>M400</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>社工系</t>
         </is>
       </c>
       <c r="C34" s="0">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D34" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>M500</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>公行系</t>
         </is>
       </c>
       <c r="C35" s="0">
         <v>23</v>
       </c>
       <c r="D35" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="0" t="inlineStr">
@@ -774,51 +774,51 @@
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>非營利組織經營管理碩士學位學程</t>
         </is>
       </c>
       <c r="C39" s="0">
         <v>5</v>
       </c>
       <c r="D39" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>MG00</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>原住民文化與社工學士專班</t>
         </is>
       </c>
       <c r="C40" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D40" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="0" t="inlineStr">
         <is>
           <t>MH00</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>文化創意與社會行銷碩士學位學程</t>
         </is>
       </c>
       <c r="C41" s="0">
         <v>6</v>
       </c>
       <c r="D41" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="0" t="inlineStr">
@@ -990,69 +990,69 @@
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>科技學院</t>
         </is>
       </c>
       <c r="C51" s="0">
         <v>12</v>
       </c>
       <c r="D51" s="0">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="0" t="inlineStr">
         <is>
           <t>O100</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>土木系</t>
         </is>
       </c>
       <c r="C52" s="0">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D52" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="0" t="inlineStr">
         <is>
           <t>O200</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>資工系</t>
         </is>
       </c>
       <c r="C53" s="0">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D53" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="0" t="inlineStr">
         <is>
           <t>O300</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>電機系</t>
         </is>
       </c>
       <c r="C54" s="0">
         <v>24</v>
       </c>
       <c r="D54" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="0" t="inlineStr">
@@ -1407,51 +1407,51 @@
           <t>通識教育中心體育組</t>
         </is>
       </c>
       <c r="C74" s="0">
         <v>19</v>
       </c>
       <c r="D74" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="0" t="inlineStr">
         <is>
           <t>T000</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>語文教學中心</t>
         </is>
       </c>
       <c r="C75" s="0">
         <v>21</v>
       </c>
       <c r="D75" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="0" t="inlineStr">
         <is>
           <t>1000</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>校務研究中心</t>
         </is>
       </c>
       <c r="C76" s="0">
         <v>3</v>
       </c>
       <c r="D76" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>