--- v2 (2026-03-03)
+++ v3 (2026-06-01)
@@ -258,56 +258,56 @@
         <is>
           <t>學分數</t>
         </is>
       </c>
       <c r="B17" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>人數上限</t>
         </is>
       </c>
       <c r="B18" s="0">
         <v>999</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>選修人數</t>
         </is>
       </c>
       <c r="B19" s="0">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>剩餘名額</t>
         </is>
       </c>
       <c r="B20" s="0">
-        <v>968</v>
+        <v>969</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>